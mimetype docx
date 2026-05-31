--- v0 (2026-02-26)
+++ v1 (2026-05-31)
@@ -146,61 +146,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>OLER AKADEMISCHE MEISTERSCHAFT SS</w:t>
       </w:r>
       <w:r w:rsidR="000357F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406128">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00DA67F0">
+      <w:r w:rsidR="00E80D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>26</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="007272AE" w:rsidRPr="00BC0F2E" w:rsidRDefault="00B701D3" w:rsidP="00BC0F2E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:right="-79"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
@@ -208,72 +206,74 @@
       </w:r>
       <w:r w:rsidR="00780EB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Mixed</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007272AE" w:rsidRPr="00276410" w:rsidRDefault="007272AE" w:rsidP="007272AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007272AE" w:rsidRDefault="00DA67F0" w:rsidP="007272AE">
+    <w:p w:rsidR="007272AE" w:rsidRDefault="00E80D7C" w:rsidP="007272AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>25. Mai 2025</w:t>
-      </w:r>
+        <w:t>31. Mai 2026</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="001A7A5C" w:rsidRDefault="001A7A5C" w:rsidP="007272AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003C0E3D" w:rsidRDefault="003C0E3D" w:rsidP="007272AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1018,51 +1018,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="73"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00012B48"/>
     <w:rsid w:val="00012B48"/>
     <w:rsid w:val="00017A8F"/>
     <w:rsid w:val="000357F5"/>
     <w:rsid w:val="000436BB"/>
     <w:rsid w:val="00065928"/>
     <w:rsid w:val="000E1DA5"/>
     <w:rsid w:val="00164A60"/>
     <w:rsid w:val="0018140E"/>
     <w:rsid w:val="001964BF"/>
     <w:rsid w:val="001A7A5C"/>
@@ -1128,82 +1128,83 @@
     <w:rsid w:val="00B153CA"/>
     <w:rsid w:val="00B32B04"/>
     <w:rsid w:val="00B52B87"/>
     <w:rsid w:val="00B701D3"/>
     <w:rsid w:val="00BB7339"/>
     <w:rsid w:val="00BC0F2E"/>
     <w:rsid w:val="00BC5A20"/>
     <w:rsid w:val="00C003C4"/>
     <w:rsid w:val="00C256DF"/>
     <w:rsid w:val="00C3191B"/>
     <w:rsid w:val="00C42C2C"/>
     <w:rsid w:val="00C46C8B"/>
     <w:rsid w:val="00C54FBB"/>
     <w:rsid w:val="00C738AA"/>
     <w:rsid w:val="00C84319"/>
     <w:rsid w:val="00C856D5"/>
     <w:rsid w:val="00CB2AB3"/>
     <w:rsid w:val="00CB3D9F"/>
     <w:rsid w:val="00CC670E"/>
     <w:rsid w:val="00CD790D"/>
     <w:rsid w:val="00D51B8A"/>
     <w:rsid w:val="00DA67F0"/>
     <w:rsid w:val="00DF6F76"/>
     <w:rsid w:val="00E43F34"/>
     <w:rsid w:val="00E52922"/>
+    <w:rsid w:val="00E80D7C"/>
     <w:rsid w:val="00EA029D"/>
     <w:rsid w:val="00EC21FF"/>
     <w:rsid w:val="00EE7DC5"/>
     <w:rsid w:val="00F02BF0"/>
     <w:rsid w:val="00F82548"/>
     <w:rsid w:val="00FE155E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="23C1792F"/>
+  <w14:docId w14:val="01642FE5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{597F74EA-CD3E-4271-B9CF-16E61100E32C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>