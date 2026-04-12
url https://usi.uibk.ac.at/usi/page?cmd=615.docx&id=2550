--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -278,58 +278,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004845C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">TIROLER </w:t>
       </w:r>
       <w:r w:rsidR="006112B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007A0F4F">
+      <w:r w:rsidR="001A4838">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>KADEMISCHE MEISTERSCHAFT SS 2025</w:t>
+        <w:t>KADEMISCHE MEISTERSCHAFT SS 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00212DDB" w:rsidRDefault="00BC6025" w:rsidP="00212DDB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="-79"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -511,79 +511,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E443CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E07E82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Samstag </w:t>
       </w:r>
-      <w:r w:rsidR="00FA0460">
+      <w:r w:rsidR="001A4838">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...19 lines deleted...]
-        <w:t>. Mai 2025</w:t>
+        <w:t>09. Mai 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00161F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00505195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="006112B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -750,64 +730,64 @@
       <w:r w:rsidRPr="00B74BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Meldeschluss</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A0F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Donnerstag</w:t>
       </w:r>
+      <w:r w:rsidR="00505195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4838">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>07. Mai 2026</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00505195">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00CC25DF" w:rsidRPr="00B74BD7" w:rsidRDefault="00CC25DF" w:rsidP="00CC25DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B74BD7" w:rsidRPr="00B74BD7" w:rsidRDefault="00B74BD7" w:rsidP="00CC25DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -1380,50 +1360,51 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC25DF"/>
     <w:rsid w:val="00015083"/>
     <w:rsid w:val="000B7281"/>
     <w:rsid w:val="00123257"/>
     <w:rsid w:val="0017409F"/>
     <w:rsid w:val="001761E3"/>
     <w:rsid w:val="0019322F"/>
+    <w:rsid w:val="001A4838"/>
     <w:rsid w:val="00212DDB"/>
     <w:rsid w:val="00264899"/>
     <w:rsid w:val="0027138C"/>
     <w:rsid w:val="00307185"/>
     <w:rsid w:val="003235FB"/>
     <w:rsid w:val="00355469"/>
     <w:rsid w:val="003952EB"/>
     <w:rsid w:val="003B79CF"/>
     <w:rsid w:val="004845C2"/>
     <w:rsid w:val="004940F6"/>
     <w:rsid w:val="00495AB4"/>
     <w:rsid w:val="00505195"/>
     <w:rsid w:val="005860E5"/>
     <w:rsid w:val="005C18C4"/>
     <w:rsid w:val="00601B59"/>
     <w:rsid w:val="006112B0"/>
     <w:rsid w:val="00665DCF"/>
     <w:rsid w:val="006B49E8"/>
     <w:rsid w:val="006F614A"/>
     <w:rsid w:val="00712BFD"/>
     <w:rsid w:val="007522BA"/>
     <w:rsid w:val="00782695"/>
     <w:rsid w:val="007A0F4F"/>
     <w:rsid w:val="007D1465"/>
     <w:rsid w:val="00815463"/>
@@ -1471,51 +1452,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27C5712B"/>
+  <w14:docId w14:val="5C3832D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{08F97075-6F49-4F29-BE60-6FDFF02190D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>